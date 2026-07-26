--- v0 (2025-10-19)
+++ v1 (2026-07-26)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jp.yamat\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\eva.chan\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F957FA1-18F0-4AE3-84E2-5BD3F274AFF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B30FF12-C793-42EF-9BCE-418518EF42CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="675" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="675" firstSheet="3" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="18" r:id="rId1"/>
     <sheet name="Visitor Access" sheetId="1" r:id="rId2"/>
     <sheet name="Engineering Support Service" sheetId="13" r:id="rId3"/>
     <sheet name="In_Disconnection" sheetId="8" r:id="rId4"/>
     <sheet name="Shipment Request" sheetId="16" r:id="rId5"/>
     <sheet name="Equipment Removal" sheetId="11" r:id="rId6"/>
     <sheet name="Retrieve from Storage" sheetId="12" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Shipment Request'!#REF!</definedName>
     <definedName name="CM">'Shipment Request'!#REF!</definedName>
     <definedName name="InterfaceType">#REF!</definedName>
     <definedName name="NoYes">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Engineering Support Service'!$A$1:$K$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Equipment Removal'!$A$1:$K$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">In_Disconnection!$A$1:$K$53</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Retrieve from Storage'!$A$1:$K$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Shipment Request'!$A$1:$L$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Visitor Access'!$A$1:$K$56</definedName>
     <definedName name="ShipmentRequestType">#REF!</definedName>
     <definedName name="TypeofShipment">#REF!</definedName>
     <definedName name="Unit">'Shipment Request'!#REF!</definedName>
     <definedName name="Weight">'Shipment Request'!$I$40:$I$42</definedName>
@@ -132,51 +132,51 @@
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>sharon.tam</author>
   </authors>
   <commentList>
     <comment ref="J16" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Select "No" for the time specified is considered inclusive. Otherwise, please select "Yes" for daily access.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="111">
   <si>
     <t>Work Appointment Form</t>
   </si>
   <si>
     <t>Basic (Required) Information:</t>
   </si>
   <si>
     <t>Customer (chop &amp; signature)</t>
   </si>
   <si>
     <t>Office Use Only:</t>
   </si>
   <si>
     <t xml:space="preserve">Customer Name: </t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">Tel: </t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">Fax: </t>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
@@ -548,71 +548,50 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(last 4 char.)</t>
     </r>
     <phoneticPr fontId="0" type="noConversion"/>
   </si>
   <si>
     <t>ID No.* 
 (last 4 char.)</t>
   </si>
   <si>
     <t>Visitor Access</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
     <t>Equipment Removal</t>
     <phoneticPr fontId="13" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-  <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Plate no.</t>
   </si>
   <si>
     <t>TAF No.:</t>
   </si>
   <si>
     <t>A-end Port*:</t>
   </si>
   <si>
     <t>B-end Party*:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Interface Details*:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="23"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -708,51 +687,51 @@
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="23"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[WxLxH (unit)]</t>
     </r>
   </si>
   <si>
     <t>Weight/unit*</t>
   </si>
   <si>
     <t>Power Requirement/unit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -810,55 +789,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -985,51 +959,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1318,112 +1292,116 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2213,908 +2191,906 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5"/>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="15" customHeight="1"/>
+    <row r="2" spans="1:10" ht="15" customHeight="1"/>
+    <row r="3" spans="1:10" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:10" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="6" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="67"/>
     </row>
-    <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="70"/>
     </row>
-    <row r="8" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="12.75" customHeight="1">
       <c r="A8" s="64"/>
       <c r="B8" s="64"/>
       <c r="C8" s="64"/>
       <c r="D8" s="64"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="16"/>
       <c r="I10" s="16"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10">
       <c r="A11" s="16"/>
       <c r="B11" s="16"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="27"/>
       <c r="I12" s="16"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="16"/>
       <c r="G13" s="27"/>
       <c r="I13" s="16"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10">
       <c r="A14" s="16"/>
       <c r="B14" s="16"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="28"/>
       <c r="F15" s="30"/>
       <c r="J15" s="31"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10">
       <c r="A16" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="62"/>
       <c r="D16" s="62"/>
       <c r="F16" s="32"/>
       <c r="J16" s="29"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10">
       <c r="A17" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="63"/>
       <c r="D17" s="63"/>
       <c r="E17" s="16"/>
       <c r="F17" s="24"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10">
       <c r="A18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="62"/>
       <c r="D18" s="62"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10">
       <c r="A19" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="63"/>
       <c r="D19" s="63"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10">
       <c r="A20" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="63" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="63"/>
       <c r="D20" s="63"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10">
       <c r="A21" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
     </row>
-    <row r="23" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="25.5" customHeight="1">
       <c r="A23" s="71" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="72"/>
       <c r="C23" s="72"/>
       <c r="D23" s="72"/>
       <c r="E23" s="72"/>
       <c r="F23" s="72"/>
       <c r="G23" s="72"/>
       <c r="H23" s="72"/>
       <c r="I23" s="72"/>
       <c r="J23" s="72"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10">
       <c r="A24" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
     </row>
-    <row r="62" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:2">
       <c r="B62" s="13"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <mergeCells count="10">
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A6:J7"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A23:J23"/>
     <mergeCell ref="A24:J24"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J17" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>YesNo</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B16:D16" location="'Visitor Access'!A1" display="Visitor Access" xr:uid="{10E118D1-5387-445B-A174-470B197D7296}"/>
     <hyperlink ref="B19:D19" location="'Shipment Request'!A1" display="Shipment Request" xr:uid="{4A1BAB35-531D-47F0-A607-F9A77D8D91F5}"/>
     <hyperlink ref="B20:D20" location="'Equipment Removal'!A1" display="Equipment Removal" xr:uid="{F8AFD4FB-DAEB-4329-BFC6-9892A53780F5}"/>
     <hyperlink ref="B21:D21" location="'Retrieve from Storage'!A1" display="Retrieve from Storage" xr:uid="{86F8F697-64A0-4DB2-8532-6E85C451A5A0}"/>
     <hyperlink ref="B18:D18" location="In_Disconnection!A1" display="Interconnection/ Disconnection" xr:uid="{8FDF92B8-DE80-49E7-831F-03805E648356}"/>
     <hyperlink ref="B17:D17" location="'Engineering Support Service'!A1" display="Engineering Support Service" xr:uid="{88DEB128-65C2-4E58-BF3C-7FF70F5523FB}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:K7"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.77734375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="38"/>
+    <col min="1" max="1" width="3.81640625" customWidth="1"/>
+    <col min="2" max="2" width="11.81640625" customWidth="1"/>
+    <col min="3" max="4" width="8.81640625" customWidth="1"/>
+    <col min="5" max="5" width="14.7265625" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" customWidth="1"/>
+    <col min="8" max="8" width="8.26953125" customWidth="1"/>
+    <col min="9" max="9" width="7.54296875" customWidth="1"/>
+    <col min="10" max="10" width="8.81640625" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1"/>
+    <row r="3" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="86"/>
       <c r="C8" s="86"/>
       <c r="D8" s="86"/>
     </row>
-    <row r="9" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:11" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="16" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="13.75" customHeight="1">
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="36"/>
       <c r="G16" s="15"/>
       <c r="H16" s="61" t="s">
         <v>53</v>
       </c>
       <c r="I16" s="61"/>
       <c r="J16" s="79" t="s">
         <v>54</v>
       </c>
       <c r="K16" s="79"/>
     </row>
-    <row r="18" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="14">
       <c r="A18" s="77" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
       <c r="H18" s="77"/>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
       <c r="K18" s="77"/>
     </row>
-    <row r="19" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="4.5" customHeight="1">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="13">
       <c r="A20" s="20"/>
       <c r="B20" s="64" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="64"/>
       <c r="D20" s="64"/>
       <c r="E20" s="64"/>
       <c r="F20" s="64"/>
       <c r="G20" s="64"/>
       <c r="H20" s="64"/>
       <c r="I20" s="64"/>
       <c r="J20" s="64"/>
       <c r="K20" s="64"/>
     </row>
-    <row r="21" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="22" spans="1:11" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="22" spans="1:11" ht="25.5">
       <c r="B22" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="85"/>
       <c r="D22" s="85" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="85"/>
       <c r="F22" s="18" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="76"/>
       <c r="I22" s="85" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J22" s="85"/>
       <c r="K22" s="18" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="25.5" customHeight="1">
       <c r="A23" s="38"/>
       <c r="B23" s="78"/>
       <c r="C23" s="78"/>
       <c r="D23" s="78"/>
       <c r="E23" s="78"/>
       <c r="F23" s="49"/>
       <c r="G23" s="78"/>
       <c r="H23" s="78"/>
       <c r="I23" s="78"/>
       <c r="J23" s="78"/>
       <c r="K23" s="49"/>
     </row>
-    <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="25.5" customHeight="1">
       <c r="A24" s="38"/>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="49"/>
       <c r="G24" s="78"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="78"/>
       <c r="K24" s="49"/>
     </row>
-    <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="25.5" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="49"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="49"/>
     </row>
-    <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="25.5" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="78"/>
       <c r="C26" s="78"/>
       <c r="D26" s="78"/>
       <c r="E26" s="78"/>
       <c r="F26" s="49"/>
       <c r="G26" s="78"/>
       <c r="H26" s="78"/>
       <c r="I26" s="78"/>
       <c r="J26" s="78"/>
       <c r="K26" s="49"/>
     </row>
-    <row r="27" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="25.5" customHeight="1">
       <c r="A27" s="38"/>
       <c r="B27" s="78"/>
       <c r="C27" s="78"/>
       <c r="D27" s="78"/>
       <c r="E27" s="78"/>
       <c r="F27" s="49"/>
       <c r="G27" s="78"/>
       <c r="H27" s="78"/>
       <c r="I27" s="78"/>
       <c r="J27" s="78"/>
       <c r="K27" s="49"/>
     </row>
-    <row r="28" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="25.5" customHeight="1">
       <c r="A28" s="38"/>
       <c r="B28" s="78"/>
       <c r="C28" s="78"/>
       <c r="D28" s="78"/>
       <c r="E28" s="78"/>
       <c r="F28" s="49"/>
       <c r="G28" s="78"/>
       <c r="H28" s="78"/>
       <c r="I28" s="78"/>
       <c r="J28" s="78"/>
       <c r="K28" s="49"/>
     </row>
-    <row r="29" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="25.5" customHeight="1">
       <c r="A29" s="38"/>
       <c r="B29" s="78"/>
       <c r="C29" s="78"/>
       <c r="D29" s="78"/>
       <c r="E29" s="78"/>
       <c r="F29" s="49"/>
       <c r="G29" s="78"/>
       <c r="H29" s="78"/>
       <c r="I29" s="78"/>
       <c r="J29" s="78"/>
       <c r="K29" s="49"/>
     </row>
-    <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="25.5" customHeight="1">
       <c r="A30" s="38"/>
       <c r="B30" s="78"/>
       <c r="C30" s="78"/>
       <c r="D30" s="78"/>
       <c r="E30" s="78"/>
       <c r="F30" s="49"/>
       <c r="G30" s="78"/>
       <c r="H30" s="78"/>
       <c r="I30" s="78"/>
       <c r="J30" s="78"/>
       <c r="K30" s="49"/>
     </row>
-    <row r="31" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="25.5" customHeight="1">
       <c r="A31" s="38"/>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="49"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="49"/>
     </row>
-    <row r="32" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="25.5" customHeight="1">
       <c r="A32" s="38"/>
       <c r="B32" s="78"/>
       <c r="C32" s="78"/>
       <c r="D32" s="78"/>
       <c r="E32" s="78"/>
       <c r="F32" s="49"/>
       <c r="G32" s="78"/>
       <c r="H32" s="78"/>
       <c r="I32" s="78"/>
       <c r="J32" s="78"/>
       <c r="K32" s="49"/>
     </row>
-    <row r="33" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="14.5" customHeight="1">
       <c r="A33" s="38"/>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="13">
       <c r="A34" s="74" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="74"/>
       <c r="C34" s="87"/>
       <c r="D34" s="87"/>
       <c r="E34" s="87"/>
       <c r="F34" s="87"/>
       <c r="G34" s="87"/>
       <c r="H34" s="87"/>
       <c r="I34" s="87"/>
       <c r="J34" s="87"/>
       <c r="K34" s="87"/>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11">
       <c r="A35" s="38"/>
       <c r="B35" s="38"/>
       <c r="C35" s="38"/>
       <c r="D35" s="38"/>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="13">
       <c r="A36" s="74" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="74"/>
       <c r="C36" s="87"/>
       <c r="D36" s="87"/>
       <c r="E36" s="87"/>
       <c r="F36" s="87"/>
       <c r="G36" s="87"/>
       <c r="H36" s="87"/>
       <c r="I36" s="87"/>
       <c r="J36" s="87"/>
       <c r="K36" s="87"/>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11">
       <c r="A37" s="73"/>
       <c r="B37" s="73"/>
       <c r="C37" s="79"/>
       <c r="D37" s="79"/>
       <c r="E37" s="79"/>
       <c r="F37" s="79"/>
       <c r="G37" s="79"/>
       <c r="H37" s="79"/>
       <c r="I37" s="79"/>
       <c r="J37" s="79"/>
       <c r="K37" s="79"/>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11">
       <c r="A38" s="73"/>
       <c r="B38" s="73"/>
       <c r="C38" s="79"/>
       <c r="D38" s="79"/>
       <c r="E38" s="79"/>
       <c r="F38" s="79"/>
       <c r="G38" s="79"/>
       <c r="H38" s="79"/>
       <c r="I38" s="79"/>
       <c r="J38" s="79"/>
       <c r="K38" s="79"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="13">
       <c r="A39" s="43"/>
       <c r="B39" s="38"/>
       <c r="C39" s="38"/>
       <c r="D39" s="38"/>
       <c r="E39" s="38"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="38"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="13">
       <c r="A40" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="5.25" customHeight="1"/>
+    <row r="42" spans="1:11" ht="13">
       <c r="A42" s="2"/>
       <c r="B42" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11">
       <c r="B43" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11">
       <c r="B44" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11">
       <c r="B45" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11">
       <c r="B46" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11">
       <c r="A47" s="38"/>
       <c r="B47" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
     </row>
-    <row r="48" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" s="35" customFormat="1"/>
+    <row r="49" spans="1:11">
       <c r="A49" s="80" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="81"/>
       <c r="C49" s="82"/>
       <c r="E49" s="80" t="s">
         <v>70</v>
       </c>
       <c r="F49" s="81"/>
       <c r="G49" s="82"/>
       <c r="I49" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J49" s="8"/>
       <c r="K49" s="9"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11">
       <c r="A50" s="37"/>
       <c r="B50" s="38"/>
       <c r="C50" s="39"/>
       <c r="E50" s="3"/>
       <c r="G50" s="4"/>
       <c r="I50" s="3"/>
       <c r="K50" s="4"/>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11">
       <c r="A51" s="37"/>
       <c r="B51" s="38"/>
       <c r="C51" s="39"/>
       <c r="E51" s="3"/>
       <c r="G51" s="4"/>
       <c r="I51" s="3"/>
       <c r="K51" s="4"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11">
       <c r="A52" s="37"/>
       <c r="B52" s="38"/>
       <c r="C52" s="39"/>
       <c r="E52" s="3"/>
       <c r="G52" s="4"/>
       <c r="I52" s="3"/>
       <c r="K52" s="4"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="37"/>
       <c r="B53" s="38"/>
       <c r="C53" s="39"/>
       <c r="E53" s="3"/>
       <c r="G53" s="4"/>
       <c r="I53" s="3"/>
       <c r="K53" s="4"/>
     </row>
-    <row r="54" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="0.75" customHeight="1">
       <c r="A54" s="5"/>
       <c r="B54" s="6"/>
       <c r="C54" s="7"/>
       <c r="E54" s="5"/>
       <c r="F54" s="6"/>
       <c r="G54" s="7"/>
       <c r="I54" s="5"/>
       <c r="J54" s="6"/>
       <c r="K54" s="7"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11">
       <c r="A55" s="12"/>
       <c r="B55" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11">
       <c r="B56" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11">
       <c r="B60" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5kMIYZFPy1Dmb278cLMssVyZj7ZIlxH6cpc78GQGmfNvfysOG1xRJY5kj9FD5BLMkYHhtlIvvQKqUklbEB/8LA==" saltValue="YPno7oLmaonA7P4YdEfHBw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <mergeCells count="75">
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="C36:K36"/>
     <mergeCell ref="C37:K37"/>
     <mergeCell ref="C38:K38"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E49:G49"/>
     <mergeCell ref="A49:C49"/>
@@ -3171,680 +3147,678 @@
     <mergeCell ref="D30:E30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J16:K16" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K62"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.77734375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="8.77734375" customWidth="1"/>
+    <col min="1" max="1" width="3.81640625" customWidth="1"/>
+    <col min="2" max="2" width="11.81640625" customWidth="1"/>
+    <col min="3" max="3" width="8.81640625" customWidth="1"/>
+    <col min="4" max="4" width="3.54296875" customWidth="1"/>
+    <col min="5" max="5" width="14.54296875" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
-    <col min="10" max="10" width="8.77734375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="38"/>
+    <col min="10" max="10" width="8.81640625" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1"/>
+    <row r="3" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="86"/>
       <c r="C8" s="86"/>
       <c r="D8" s="86"/>
     </row>
-    <row r="9" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:11" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="16" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="13.75" customHeight="1">
       <c r="C16" s="15"/>
       <c r="H16" s="61" t="s">
         <v>47</v>
       </c>
       <c r="I16" s="61"/>
       <c r="J16" s="90"/>
       <c r="K16" s="90"/>
     </row>
-    <row r="18" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="14">
       <c r="A18" s="77" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
       <c r="H18" s="77"/>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
       <c r="K18" s="77"/>
     </row>
-    <row r="20" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="14.5" customHeight="1">
       <c r="B20" s="74" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="74"/>
       <c r="G20" s="74"/>
       <c r="H20" s="74"/>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="74"/>
     </row>
-    <row r="21" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="9" customHeight="1">
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="24.75" customHeight="1">
       <c r="A22" s="38"/>
       <c r="B22" s="91"/>
       <c r="C22" s="92"/>
       <c r="D22" s="92"/>
       <c r="E22" s="92"/>
       <c r="F22" s="92"/>
       <c r="G22" s="92"/>
       <c r="H22" s="92"/>
       <c r="I22" s="92"/>
       <c r="J22" s="92"/>
       <c r="K22" s="93"/>
     </row>
-    <row r="23" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="24.75" customHeight="1">
       <c r="A23" s="38"/>
       <c r="B23" s="94"/>
       <c r="C23" s="95"/>
       <c r="D23" s="95"/>
       <c r="E23" s="95"/>
       <c r="F23" s="95"/>
       <c r="G23" s="95"/>
       <c r="H23" s="95"/>
       <c r="I23" s="95"/>
       <c r="J23" s="95"/>
       <c r="K23" s="96"/>
     </row>
-    <row r="24" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="24.75" customHeight="1">
       <c r="A24" s="38"/>
       <c r="B24" s="94"/>
       <c r="C24" s="95"/>
       <c r="D24" s="95"/>
       <c r="E24" s="95"/>
       <c r="F24" s="95"/>
       <c r="G24" s="95"/>
       <c r="H24" s="95"/>
       <c r="I24" s="95"/>
       <c r="J24" s="95"/>
       <c r="K24" s="96"/>
     </row>
-    <row r="25" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="24.75" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="94"/>
       <c r="C25" s="95"/>
       <c r="D25" s="95"/>
       <c r="E25" s="95"/>
       <c r="F25" s="95"/>
       <c r="G25" s="95"/>
       <c r="H25" s="95"/>
       <c r="I25" s="95"/>
       <c r="J25" s="95"/>
       <c r="K25" s="96"/>
     </row>
-    <row r="26" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="14.5" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="94"/>
       <c r="C26" s="95"/>
       <c r="D26" s="95"/>
       <c r="E26" s="95"/>
       <c r="F26" s="95"/>
       <c r="G26" s="95"/>
       <c r="H26" s="95"/>
       <c r="I26" s="95"/>
       <c r="J26" s="95"/>
       <c r="K26" s="96"/>
     </row>
-    <row r="27" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="14.5" customHeight="1">
       <c r="A27" s="38"/>
       <c r="B27" s="94"/>
       <c r="C27" s="95"/>
       <c r="D27" s="95"/>
       <c r="E27" s="95"/>
       <c r="F27" s="95"/>
       <c r="G27" s="95"/>
       <c r="H27" s="95"/>
       <c r="I27" s="95"/>
       <c r="J27" s="95"/>
       <c r="K27" s="96"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15" customHeight="1">
       <c r="A28" s="38"/>
       <c r="B28" s="94"/>
       <c r="C28" s="95"/>
       <c r="D28" s="95"/>
       <c r="E28" s="95"/>
       <c r="F28" s="95"/>
       <c r="G28" s="95"/>
       <c r="H28" s="95"/>
       <c r="I28" s="95"/>
       <c r="J28" s="95"/>
       <c r="K28" s="96"/>
     </row>
-    <row r="29" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="14.5" customHeight="1">
       <c r="A29" s="38"/>
       <c r="B29" s="94"/>
       <c r="C29" s="95"/>
       <c r="D29" s="95"/>
       <c r="E29" s="95"/>
       <c r="F29" s="95"/>
       <c r="G29" s="95"/>
       <c r="H29" s="95"/>
       <c r="I29" s="95"/>
       <c r="J29" s="95"/>
       <c r="K29" s="96"/>
     </row>
-    <row r="30" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="14.5" customHeight="1">
       <c r="A30" s="38"/>
       <c r="B30" s="94"/>
       <c r="C30" s="95"/>
       <c r="D30" s="95"/>
       <c r="E30" s="95"/>
       <c r="F30" s="95"/>
       <c r="G30" s="95"/>
       <c r="H30" s="95"/>
       <c r="I30" s="95"/>
       <c r="J30" s="95"/>
       <c r="K30" s="96"/>
     </row>
-    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="18" customHeight="1">
       <c r="A31" s="38"/>
       <c r="B31" s="94"/>
       <c r="C31" s="95"/>
       <c r="D31" s="95"/>
       <c r="E31" s="95"/>
       <c r="F31" s="95"/>
       <c r="G31" s="95"/>
       <c r="H31" s="95"/>
       <c r="I31" s="95"/>
       <c r="J31" s="95"/>
       <c r="K31" s="96"/>
     </row>
-    <row r="32" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="18" customHeight="1">
       <c r="A32" s="38"/>
       <c r="B32" s="94"/>
       <c r="C32" s="95"/>
       <c r="D32" s="95"/>
       <c r="E32" s="95"/>
       <c r="F32" s="95"/>
       <c r="G32" s="95"/>
       <c r="H32" s="95"/>
       <c r="I32" s="95"/>
       <c r="J32" s="95"/>
       <c r="K32" s="96"/>
     </row>
-    <row r="33" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="24.75" customHeight="1">
       <c r="A33" s="38"/>
       <c r="B33" s="94"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
       <c r="E33" s="95"/>
       <c r="F33" s="95"/>
       <c r="G33" s="95"/>
       <c r="H33" s="95"/>
       <c r="I33" s="95"/>
       <c r="J33" s="95"/>
       <c r="K33" s="96"/>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11">
       <c r="A34" s="38"/>
       <c r="B34" s="94"/>
       <c r="C34" s="95"/>
       <c r="D34" s="95"/>
       <c r="E34" s="95"/>
       <c r="F34" s="95"/>
       <c r="G34" s="95"/>
       <c r="H34" s="95"/>
       <c r="I34" s="95"/>
       <c r="J34" s="95"/>
       <c r="K34" s="96"/>
     </row>
-    <row r="35" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="14.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="97"/>
       <c r="C35" s="98"/>
       <c r="D35" s="98"/>
       <c r="E35" s="98"/>
       <c r="F35" s="98"/>
       <c r="G35" s="98"/>
       <c r="H35" s="98"/>
       <c r="I35" s="98"/>
       <c r="J35" s="98"/>
       <c r="K35" s="99"/>
     </row>
-    <row r="36" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="14.5" customHeight="1">
       <c r="A36" s="38"/>
       <c r="B36" s="52"/>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="52"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
     </row>
-    <row r="37" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="14.5" customHeight="1">
       <c r="A37" s="38"/>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
       <c r="F37" s="35"/>
       <c r="G37" s="35"/>
       <c r="H37" s="35"/>
       <c r="I37" s="35"/>
       <c r="J37" s="35"/>
       <c r="K37" s="35"/>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="13">
       <c r="A38" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="74"/>
       <c r="C38" s="87"/>
       <c r="D38" s="87"/>
       <c r="E38" s="87"/>
       <c r="F38" s="87"/>
       <c r="G38" s="87"/>
       <c r="H38" s="87"/>
       <c r="I38" s="87"/>
       <c r="J38" s="87"/>
       <c r="K38" s="87"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11">
       <c r="A39" s="73"/>
       <c r="B39" s="73"/>
       <c r="C39" s="79"/>
       <c r="D39" s="79"/>
       <c r="E39" s="79"/>
       <c r="F39" s="79"/>
       <c r="G39" s="79"/>
       <c r="H39" s="79"/>
       <c r="I39" s="79"/>
       <c r="J39" s="79"/>
       <c r="K39" s="79"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11">
       <c r="A40" s="73"/>
       <c r="B40" s="73"/>
       <c r="C40" s="79"/>
       <c r="D40" s="79"/>
       <c r="E40" s="79"/>
       <c r="F40" s="79"/>
       <c r="G40" s="79"/>
       <c r="H40" s="79"/>
       <c r="I40" s="79"/>
       <c r="J40" s="79"/>
       <c r="K40" s="79"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="13">
       <c r="A41" s="43"/>
       <c r="B41" s="38"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="35"/>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="13">
       <c r="A42" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="11.5" customHeight="1"/>
+    <row r="44" spans="1:11" ht="13">
       <c r="A44" s="2"/>
       <c r="B44" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11">
       <c r="B45" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11">
       <c r="B46" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11">
       <c r="B47" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11">
       <c r="B48" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11">
       <c r="A49" s="38"/>
       <c r="B49" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
     </row>
-    <row r="50" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" s="35" customFormat="1"/>
+    <row r="51" spans="1:11">
       <c r="A51" s="80" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="81"/>
       <c r="C51" s="82"/>
       <c r="E51" s="80" t="s">
         <v>70</v>
       </c>
       <c r="F51" s="81"/>
       <c r="G51" s="82"/>
       <c r="I51" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J51" s="8"/>
       <c r="K51" s="9"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11">
       <c r="A52" s="37"/>
       <c r="B52" s="38"/>
       <c r="C52" s="39"/>
       <c r="E52" s="3"/>
       <c r="G52" s="4"/>
       <c r="I52" s="3"/>
       <c r="K52" s="4"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="37"/>
       <c r="B53" s="38"/>
       <c r="C53" s="39"/>
       <c r="E53" s="3"/>
       <c r="G53" s="4"/>
       <c r="I53" s="3"/>
       <c r="K53" s="4"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11">
       <c r="A54" s="37"/>
       <c r="B54" s="38"/>
       <c r="C54" s="39"/>
       <c r="E54" s="3"/>
       <c r="G54" s="4"/>
       <c r="I54" s="3"/>
       <c r="K54" s="4"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11">
       <c r="A55" s="37"/>
       <c r="B55" s="38"/>
       <c r="C55" s="39"/>
       <c r="E55" s="3"/>
       <c r="G55" s="4"/>
       <c r="I55" s="3"/>
       <c r="K55" s="4"/>
     </row>
-    <row r="56" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="0.75" customHeight="1">
       <c r="A56" s="5"/>
       <c r="B56" s="6"/>
       <c r="C56" s="7"/>
       <c r="E56" s="5"/>
       <c r="F56" s="6"/>
       <c r="G56" s="7"/>
       <c r="I56" s="5"/>
       <c r="J56" s="6"/>
       <c r="K56" s="7"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11">
       <c r="A57" s="12"/>
       <c r="B57" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11">
       <c r="B58" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11">
       <c r="B62" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2sImKIQ1R0n0zQQTlOaLlGO1FBf+Vi/8FcjIzyQuW8pbfAXZAzR0f4RFREIGK2QA7rwj9NvKxKzxf0E3D6zrUg==" saltValue="g5/1aDyPt7ckyn91YpHAgQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <mergeCells count="30">
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="C39:K39"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="A6:K7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="A51:C51"/>
     <mergeCell ref="E51:G51"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="B20:K20"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="C40:K40"/>
     <mergeCell ref="H16:I16"/>
@@ -3856,601 +3830,599 @@
     <mergeCell ref="A39:B40"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J16:K16" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.17" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J7"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.77734375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="38"/>
+    <col min="1" max="1" width="3.81640625" customWidth="1"/>
+    <col min="2" max="2" width="11.81640625" customWidth="1"/>
+    <col min="3" max="3" width="8.81640625" customWidth="1"/>
+    <col min="4" max="4" width="6.7265625" customWidth="1"/>
+    <col min="5" max="5" width="14.54296875" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" customWidth="1"/>
+    <col min="8" max="8" width="6.81640625" customWidth="1"/>
+    <col min="9" max="9" width="8.81640625" customWidth="1"/>
+    <col min="10" max="10" width="5.26953125" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1"/>
+    <row r="3" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="86"/>
       <c r="C8" s="86"/>
       <c r="D8" s="86"/>
     </row>
-    <row r="9" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:11" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="17" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="14">
       <c r="A17" s="77" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="77"/>
       <c r="E17" s="77"/>
       <c r="F17" s="77"/>
       <c r="G17" s="77"/>
       <c r="H17" s="77"/>
       <c r="I17" s="77"/>
       <c r="J17" s="77"/>
       <c r="K17" s="77"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11">
       <c r="A18" s="44"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
     </row>
-    <row r="19" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="24.75" customHeight="1">
       <c r="A19" s="38"/>
       <c r="B19" s="85" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C19" s="85"/>
       <c r="D19" s="102"/>
       <c r="E19" s="102"/>
       <c r="F19" s="102"/>
       <c r="G19" s="85" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H19" s="85"/>
       <c r="I19" s="102"/>
       <c r="J19" s="102"/>
       <c r="K19" s="102"/>
     </row>
-    <row r="20" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="24.75" customHeight="1">
       <c r="A20" s="38"/>
       <c r="B20" s="112" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C20" s="85"/>
       <c r="D20" s="50"/>
       <c r="E20" s="26" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F20" s="51"/>
       <c r="G20" s="85" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H20" s="85"/>
       <c r="I20" s="102"/>
       <c r="J20" s="102"/>
       <c r="K20" s="102"/>
     </row>
-    <row r="21" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="24.75" customHeight="1">
       <c r="A21" s="38"/>
       <c r="B21" s="85" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C21" s="85"/>
       <c r="D21" s="102"/>
       <c r="E21" s="102"/>
       <c r="F21" s="102"/>
       <c r="G21" s="113"/>
       <c r="H21" s="113"/>
       <c r="I21" s="113"/>
       <c r="J21" s="113"/>
       <c r="K21" s="113"/>
     </row>
-    <row r="22" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="24.75" customHeight="1">
       <c r="A22" s="38"/>
       <c r="B22" s="85" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C22" s="85"/>
       <c r="D22" s="102"/>
       <c r="E22" s="102"/>
       <c r="F22" s="102"/>
       <c r="G22" s="113"/>
       <c r="H22" s="113"/>
       <c r="I22" s="113"/>
       <c r="J22" s="113"/>
       <c r="K22" s="113"/>
     </row>
-    <row r="23" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="14.5" customHeight="1"/>
+    <row r="24" spans="1:11" ht="14.5" customHeight="1"/>
+    <row r="25" spans="1:11" ht="15" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
       <c r="I25" s="77"/>
       <c r="J25" s="77"/>
       <c r="K25" s="77"/>
     </row>
-    <row r="26" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="14.5" customHeight="1">
       <c r="A26" s="38"/>
     </row>
-    <row r="27" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="24.75" customHeight="1">
       <c r="A27" s="38"/>
       <c r="B27" s="85" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="85"/>
       <c r="D27" s="102"/>
       <c r="E27" s="102"/>
       <c r="F27" s="102"/>
       <c r="G27" s="85" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="85"/>
       <c r="I27" s="102"/>
       <c r="J27" s="102"/>
       <c r="K27" s="102"/>
     </row>
-    <row r="28" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="24.75" customHeight="1">
       <c r="A28" s="38"/>
       <c r="B28" s="112" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="85"/>
       <c r="D28" s="50"/>
       <c r="E28" s="26" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="51"/>
       <c r="G28" s="103"/>
       <c r="H28" s="104"/>
       <c r="I28" s="104"/>
       <c r="J28" s="104"/>
       <c r="K28" s="105"/>
     </row>
-    <row r="29" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="24.75" customHeight="1">
       <c r="A29" s="38"/>
       <c r="B29" s="85" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="85"/>
       <c r="D29" s="102"/>
       <c r="E29" s="102"/>
       <c r="F29" s="102"/>
       <c r="G29" s="106"/>
       <c r="H29" s="107"/>
       <c r="I29" s="107"/>
       <c r="J29" s="107"/>
       <c r="K29" s="108"/>
     </row>
-    <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="25.5" customHeight="1">
       <c r="A30" s="38"/>
       <c r="B30" s="100" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C30" s="101"/>
       <c r="D30" s="102"/>
       <c r="E30" s="102"/>
       <c r="F30" s="102"/>
       <c r="G30" s="109"/>
       <c r="H30" s="110"/>
       <c r="I30" s="110"/>
       <c r="J30" s="110"/>
       <c r="K30" s="111"/>
     </row>
-    <row r="31" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="14.5" customHeight="1"/>
+    <row r="32" spans="1:11" ht="14.5" customHeight="1"/>
+    <row r="33" spans="1:11" ht="13">
       <c r="A33" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="74"/>
       <c r="C33" s="87"/>
       <c r="D33" s="87"/>
       <c r="E33" s="87"/>
       <c r="F33" s="87"/>
       <c r="G33" s="87"/>
       <c r="H33" s="87"/>
       <c r="I33" s="87"/>
       <c r="J33" s="87"/>
       <c r="K33" s="87"/>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11">
       <c r="A34" s="73"/>
       <c r="B34" s="73"/>
       <c r="C34" s="79"/>
       <c r="D34" s="79"/>
       <c r="E34" s="79"/>
       <c r="F34" s="79"/>
       <c r="G34" s="79"/>
       <c r="H34" s="79"/>
       <c r="I34" s="79"/>
       <c r="J34" s="79"/>
       <c r="K34" s="79"/>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11">
       <c r="A35" s="73"/>
       <c r="B35" s="73"/>
       <c r="C35" s="79"/>
       <c r="D35" s="79"/>
       <c r="E35" s="79"/>
       <c r="F35" s="79"/>
       <c r="G35" s="79"/>
       <c r="H35" s="79"/>
       <c r="I35" s="79"/>
       <c r="J35" s="79"/>
       <c r="K35" s="79"/>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="13">
       <c r="A36" s="43"/>
       <c r="B36" s="38"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="13">
       <c r="A37" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="11.5" customHeight="1"/>
+    <row r="39" spans="1:11" ht="13">
       <c r="A39" s="2"/>
       <c r="B39" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11">
       <c r="B40" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11">
       <c r="B41" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11">
       <c r="B42" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11">
       <c r="B43" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11">
       <c r="A44" s="38"/>
       <c r="B44" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
     </row>
-    <row r="45" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" s="35" customFormat="1"/>
+    <row r="46" spans="1:11">
       <c r="A46" s="80" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="81"/>
       <c r="C46" s="82"/>
       <c r="E46" s="80" t="s">
         <v>70</v>
       </c>
       <c r="F46" s="81"/>
       <c r="G46" s="82"/>
       <c r="I46" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J46" s="8"/>
       <c r="K46" s="9"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11">
       <c r="A47" s="37"/>
       <c r="B47" s="38"/>
       <c r="C47" s="39"/>
       <c r="E47" s="3"/>
       <c r="G47" s="4"/>
       <c r="I47" s="3"/>
       <c r="K47" s="4"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11">
       <c r="A48" s="37"/>
       <c r="B48" s="38"/>
       <c r="C48" s="39"/>
       <c r="E48" s="3"/>
       <c r="G48" s="4"/>
       <c r="I48" s="3"/>
       <c r="K48" s="4"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11">
       <c r="A49" s="37"/>
       <c r="B49" s="38"/>
       <c r="C49" s="39"/>
       <c r="E49" s="3"/>
       <c r="G49" s="4"/>
       <c r="I49" s="3"/>
       <c r="K49" s="4"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11">
       <c r="A50" s="37"/>
       <c r="B50" s="38"/>
       <c r="C50" s="39"/>
       <c r="E50" s="3"/>
       <c r="G50" s="4"/>
       <c r="I50" s="3"/>
       <c r="K50" s="4"/>
     </row>
-    <row r="51" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" ht="0.75" customHeight="1">
       <c r="A51" s="5"/>
       <c r="B51" s="6"/>
       <c r="C51" s="7"/>
       <c r="E51" s="5"/>
       <c r="F51" s="6"/>
       <c r="G51" s="7"/>
       <c r="I51" s="5"/>
       <c r="J51" s="6"/>
       <c r="K51" s="7"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11">
       <c r="A52" s="12"/>
       <c r="B52" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="B53" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11">
       <c r="B57" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="61x1Ef1zgl1Liy0zcl7lPkcXkLXQY/uY1HDUfEXrS5JtXkhjYJgsfGSPWmt7FWbdBUg2N/gCt3Bq6ZYAO/6lIA==" saltValue="ov+2jeprxECODyvjdlfuCA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <mergeCells count="49">
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="A6:K7"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="G21:K22"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="G12:H12"/>
@@ -4481,1606 +4453,1602 @@
     <mergeCell ref="A34:B35"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F28 F20" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"E1 / T1, FE / GE, DS3, STM-1, "</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J7"/>
+      <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.77734375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9.21875" style="38"/>
+    <col min="1" max="1" width="3.81640625" customWidth="1"/>
+    <col min="2" max="2" width="13.54296875" customWidth="1"/>
+    <col min="3" max="3" width="8.81640625" customWidth="1"/>
+    <col min="4" max="4" width="6.7265625" customWidth="1"/>
+    <col min="5" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="5.453125" customWidth="1"/>
+    <col min="8" max="8" width="11.54296875" customWidth="1"/>
+    <col min="9" max="9" width="6.7265625" customWidth="1"/>
+    <col min="10" max="10" width="8.81640625" customWidth="1"/>
+    <col min="11" max="11" width="12.81640625" customWidth="1"/>
+    <col min="12" max="12" width="12.7265625" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="15" customHeight="1"/>
+    <row r="2" spans="1:12" ht="15" customHeight="1"/>
+    <row r="3" spans="1:12" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:12" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="6" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:12" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
       <c r="L6" s="55"/>
     </row>
-    <row r="7" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:12" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
       <c r="L7" s="55"/>
     </row>
-    <row r="8" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="12.75" customHeight="1">
       <c r="A8" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="86"/>
       <c r="C8" s="86"/>
       <c r="D8" s="86"/>
     </row>
-    <row r="9" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:12" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="16" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="13.75" customHeight="1">
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="24"/>
       <c r="G16" s="15"/>
       <c r="H16" s="61" t="s">
         <v>53</v>
       </c>
       <c r="I16" s="61"/>
       <c r="J16" s="79" t="s" ph="1">
         <v>54</v>
       </c>
       <c r="K16" s="79"/>
     </row>
-    <row r="18" spans="1:14" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="14">
       <c r="A18" s="77" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
       <c r="H18" s="77"/>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
       <c r="K18" s="77"/>
       <c r="L18" s="57"/>
     </row>
-    <row r="19" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" ht="6.75" customHeight="1"/>
+    <row r="20" spans="1:14" ht="13">
       <c r="B20" s="74" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C20" s="74"/>
       <c r="D20" s="115"/>
       <c r="E20" s="115"/>
       <c r="H20" s="123" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I20" s="123"/>
       <c r="J20" s="115"/>
       <c r="K20" s="115"/>
       <c r="L20" s="38"/>
     </row>
-    <row r="21" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" ht="6.75" customHeight="1"/>
+    <row r="22" spans="1:14" ht="13">
       <c r="B22" s="120" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="120"/>
       <c r="D22" s="120"/>
       <c r="E22" s="120"/>
       <c r="F22" s="120"/>
       <c r="G22" s="120"/>
       <c r="H22" s="120"/>
       <c r="I22" s="120"/>
       <c r="J22" s="120"/>
       <c r="K22" s="120"/>
     </row>
-    <row r="23" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="27.75" customHeight="1">
       <c r="B23" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="85"/>
       <c r="D23" s="85"/>
       <c r="E23" s="85" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F23" s="85"/>
       <c r="G23" s="112" t="s">
         <v>78</v>
       </c>
       <c r="H23" s="112"/>
       <c r="I23" s="85" t="s">
         <v>25</v>
       </c>
       <c r="J23" s="85"/>
       <c r="K23" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" ht="15" customHeight="1">
       <c r="A24" s="38"/>
-      <c r="B24" s="117"/>
-[...3 lines deleted...]
-      <c r="F24" s="116"/>
+      <c r="B24" s="116"/>
+      <c r="C24" s="117"/>
+      <c r="D24" s="118"/>
+      <c r="E24" s="119"/>
+      <c r="F24" s="119"/>
       <c r="G24" s="114"/>
       <c r="H24" s="114"/>
       <c r="I24" s="114"/>
       <c r="J24" s="114"/>
       <c r="K24" s="56"/>
     </row>
-    <row r="25" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" ht="9" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" ht="13">
       <c r="B26" s="120" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="120"/>
       <c r="D26" s="120"/>
       <c r="E26" s="120"/>
       <c r="F26" s="120"/>
       <c r="G26" s="120"/>
       <c r="H26" s="120"/>
       <c r="I26" s="120"/>
       <c r="J26" s="120"/>
       <c r="K26" s="120"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
-    <row r="27" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" ht="27" customHeight="1">
       <c r="B27" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="85"/>
       <c r="D27" s="85"/>
       <c r="E27" s="85" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F27" s="85"/>
       <c r="G27" s="112" t="s">
         <v>78</v>
       </c>
       <c r="H27" s="112"/>
       <c r="I27" s="85" t="s">
         <v>25</v>
       </c>
       <c r="J27" s="85"/>
       <c r="K27" s="18" t="s">
         <v>26</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
     </row>
-    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" ht="15" customHeight="1">
       <c r="A28" s="38"/>
-      <c r="B28" s="117"/>
-[...3 lines deleted...]
-      <c r="F28" s="116"/>
+      <c r="B28" s="116"/>
+      <c r="C28" s="117"/>
+      <c r="D28" s="118"/>
+      <c r="E28" s="119"/>
+      <c r="F28" s="119"/>
       <c r="G28" s="114"/>
       <c r="H28" s="114"/>
       <c r="I28" s="114"/>
       <c r="J28" s="114"/>
       <c r="K28" s="56"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="9" customHeight="1">
       <c r="A29" s="38"/>
       <c r="B29" s="38"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="38"/>
       <c r="F29" s="38"/>
       <c r="G29" s="38"/>
       <c r="H29" s="38"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" ht="13">
       <c r="B30" s="64" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="2"/>
       <c r="F30" s="21"/>
       <c r="G30" s="25"/>
       <c r="H30" s="121" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="121"/>
       <c r="J30" s="122"/>
       <c r="K30" s="53"/>
       <c r="M30" s="48"/>
     </row>
-    <row r="31" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" ht="28.5" customHeight="1">
       <c r="B31" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="85"/>
       <c r="D31" s="85"/>
       <c r="E31" s="85" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F31" s="85"/>
       <c r="G31" s="112" t="s">
         <v>78</v>
       </c>
       <c r="H31" s="112"/>
       <c r="I31" s="85" t="s">
         <v>25</v>
       </c>
       <c r="J31" s="85"/>
       <c r="K31" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" ht="15" customHeight="1">
       <c r="A32" s="38"/>
-      <c r="B32" s="117"/>
-[...3 lines deleted...]
-      <c r="F32" s="116"/>
+      <c r="B32" s="116"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="119"/>
       <c r="G32" s="114"/>
       <c r="H32" s="114"/>
       <c r="I32" s="114"/>
       <c r="J32" s="114"/>
       <c r="K32" s="56"/>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="38"/>
       <c r="B33" s="45"/>
       <c r="C33" s="45"/>
       <c r="D33" s="45"/>
       <c r="E33" s="45"/>
       <c r="F33" s="45"/>
       <c r="G33" s="46"/>
       <c r="H33" s="45"/>
       <c r="I33" s="45"/>
       <c r="J33" s="45"/>
       <c r="K33" s="45"/>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="13">
       <c r="B34" s="64" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="64"/>
       <c r="D34" s="64"/>
       <c r="E34" s="2"/>
       <c r="F34" s="21"/>
       <c r="G34" s="25"/>
     </row>
-    <row r="35" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="24.75" customHeight="1">
       <c r="B35" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="85"/>
       <c r="D35" s="85"/>
       <c r="E35" s="85" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F35" s="85"/>
       <c r="G35" s="112" t="s">
         <v>78</v>
       </c>
       <c r="H35" s="112"/>
       <c r="I35" s="85" t="s">
         <v>25</v>
       </c>
       <c r="J35" s="85"/>
       <c r="K35" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="38"/>
-      <c r="B36" s="117"/>
-[...3 lines deleted...]
-      <c r="F36" s="116"/>
+      <c r="B36" s="116"/>
+      <c r="C36" s="117"/>
+      <c r="D36" s="118"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="119"/>
       <c r="G36" s="114"/>
       <c r="H36" s="114"/>
       <c r="I36" s="114"/>
       <c r="J36" s="114"/>
       <c r="K36" s="56"/>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12">
       <c r="A37" s="38"/>
       <c r="B37" s="45"/>
       <c r="C37" s="45"/>
       <c r="D37" s="45"/>
       <c r="E37" s="45"/>
       <c r="F37" s="45"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="45"/>
       <c r="K37" s="45"/>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="13">
       <c r="B38" s="126" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="126"/>
       <c r="D38" s="126"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
     </row>
-    <row r="39" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="25.5" customHeight="1">
       <c r="B39" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" s="85" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D39" s="85"/>
       <c r="E39" s="85"/>
       <c r="F39" s="112" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G39" s="85"/>
       <c r="H39" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="I39" s="112" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="J39" s="112"/>
       <c r="K39" s="41" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="24.75" customHeight="1">
       <c r="A40" s="38"/>
       <c r="B40" s="42"/>
-      <c r="C40" s="116"/>
-[...3 lines deleted...]
-      <c r="G40" s="116"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="119"/>
+      <c r="E40" s="119"/>
+      <c r="F40" s="119"/>
+      <c r="G40" s="119"/>
       <c r="H40" s="42"/>
-      <c r="I40" s="116"/>
-      <c r="J40" s="116"/>
+      <c r="I40" s="119"/>
+      <c r="J40" s="119"/>
       <c r="K40" s="42"/>
     </row>
-    <row r="41" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="24.75" customHeight="1">
       <c r="A41" s="38"/>
       <c r="B41" s="42"/>
-      <c r="C41" s="116"/>
-[...3 lines deleted...]
-      <c r="G41" s="116"/>
+      <c r="C41" s="119"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="119"/>
+      <c r="F41" s="119"/>
+      <c r="G41" s="119"/>
       <c r="H41" s="42"/>
-      <c r="I41" s="116"/>
-      <c r="J41" s="116"/>
+      <c r="I41" s="119"/>
+      <c r="J41" s="119"/>
       <c r="K41" s="42"/>
     </row>
-    <row r="42" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="24.75" customHeight="1">
       <c r="A42" s="38"/>
       <c r="B42" s="42"/>
-      <c r="C42" s="116"/>
-[...3 lines deleted...]
-      <c r="G42" s="116"/>
+      <c r="C42" s="119"/>
+      <c r="D42" s="119"/>
+      <c r="E42" s="119"/>
+      <c r="F42" s="119"/>
+      <c r="G42" s="119"/>
       <c r="H42" s="42"/>
-      <c r="I42" s="116"/>
-      <c r="J42" s="116"/>
+      <c r="I42" s="119"/>
+      <c r="J42" s="119"/>
       <c r="K42" s="42"/>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12">
       <c r="A43" s="38"/>
       <c r="B43" s="47"/>
       <c r="C43" s="47"/>
       <c r="D43" s="47"/>
       <c r="E43" s="47"/>
       <c r="F43" s="47"/>
       <c r="G43" s="46"/>
       <c r="H43" s="47"/>
       <c r="I43" s="47"/>
       <c r="J43" s="47"/>
       <c r="K43" s="47"/>
     </row>
-    <row r="44" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" ht="13" customHeight="1">
       <c r="A44" s="125" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B44" s="125"/>
       <c r="C44" s="124"/>
       <c r="D44" s="124"/>
       <c r="F44" s="47"/>
       <c r="G44" s="46"/>
       <c r="H44" s="47"/>
       <c r="I44" s="47"/>
       <c r="J44" s="47"/>
       <c r="K44" s="47"/>
       <c r="L44" s="47"/>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:12">
       <c r="A45" s="38"/>
       <c r="B45" s="47"/>
       <c r="C45" s="47"/>
       <c r="D45" s="47"/>
       <c r="E45" s="47"/>
       <c r="F45" s="47"/>
       <c r="G45" s="46"/>
       <c r="H45" s="47"/>
       <c r="I45" s="47"/>
       <c r="J45" s="47"/>
       <c r="K45" s="47"/>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12" ht="13">
       <c r="A46" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="74"/>
       <c r="C46" s="115"/>
       <c r="D46" s="115"/>
       <c r="E46" s="115"/>
       <c r="F46" s="115"/>
       <c r="G46" s="115"/>
       <c r="H46" s="115"/>
       <c r="I46" s="115"/>
       <c r="J46" s="115"/>
       <c r="K46" s="115"/>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:12">
       <c r="A47" s="73"/>
       <c r="B47" s="73"/>
       <c r="C47" s="115"/>
       <c r="D47" s="115"/>
       <c r="E47" s="115"/>
       <c r="F47" s="115"/>
       <c r="G47" s="115"/>
       <c r="H47" s="115"/>
       <c r="I47" s="115"/>
       <c r="J47" s="115"/>
       <c r="K47" s="115"/>
     </row>
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12">
       <c r="A48" s="73"/>
       <c r="B48" s="73"/>
       <c r="C48" s="115"/>
       <c r="D48" s="115"/>
       <c r="E48" s="115"/>
       <c r="F48" s="115"/>
       <c r="G48" s="115"/>
       <c r="H48" s="115"/>
       <c r="I48" s="115"/>
       <c r="J48" s="115"/>
       <c r="K48" s="115"/>
     </row>
-    <row r="49" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" ht="7.5" customHeight="1">
       <c r="A49" s="54"/>
       <c r="B49" s="35"/>
       <c r="C49" s="35"/>
       <c r="D49" s="35"/>
       <c r="E49" s="35"/>
       <c r="F49" s="35"/>
       <c r="G49" s="35"/>
       <c r="H49" s="35"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
     </row>
-    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="13">
       <c r="A50" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="11.55" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="11.5" customHeight="1"/>
+    <row r="52" spans="1:12" ht="13">
       <c r="A52" s="2"/>
       <c r="B52" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12">
       <c r="B53" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="11"/>
       <c r="K53" s="11"/>
       <c r="L53" s="11"/>
     </row>
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12">
       <c r="B54" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="11"/>
     </row>
-    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12">
       <c r="B55" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="14"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
     </row>
-    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:12">
       <c r="B56" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="11"/>
     </row>
-    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:12">
       <c r="A57" s="38"/>
       <c r="B57" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="14"/>
       <c r="D57" s="14"/>
       <c r="E57" s="14"/>
       <c r="F57" s="14"/>
       <c r="G57" s="14"/>
       <c r="H57" s="14"/>
       <c r="I57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
     </row>
-    <row r="58" spans="1:12" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:12" s="35" customFormat="1"/>
+    <row r="59" spans="1:12">
       <c r="A59" s="80" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="81"/>
       <c r="C59" s="82"/>
       <c r="E59" s="80" t="s">
         <v>70</v>
       </c>
       <c r="F59" s="81"/>
       <c r="G59" s="82"/>
       <c r="I59" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J59" s="8"/>
       <c r="K59" s="9"/>
     </row>
-    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:12">
       <c r="A60" s="37"/>
       <c r="B60" s="38"/>
       <c r="C60" s="39"/>
       <c r="E60" s="3"/>
       <c r="G60" s="4"/>
       <c r="I60" s="3"/>
       <c r="K60" s="4"/>
     </row>
-    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:12">
       <c r="A61" s="37"/>
       <c r="B61" s="38"/>
       <c r="C61" s="39"/>
       <c r="E61" s="3"/>
       <c r="G61" s="4"/>
       <c r="I61" s="3"/>
       <c r="K61" s="4"/>
     </row>
-    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:12">
       <c r="A62" s="37"/>
       <c r="B62" s="38"/>
       <c r="C62" s="39"/>
       <c r="E62" s="3"/>
       <c r="G62" s="4"/>
       <c r="I62" s="3"/>
       <c r="K62" s="4"/>
     </row>
-    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:12">
       <c r="A63" s="37"/>
       <c r="B63" s="38"/>
       <c r="C63" s="39"/>
       <c r="E63" s="3"/>
       <c r="G63" s="4"/>
       <c r="I63" s="5"/>
       <c r="J63" s="6"/>
       <c r="K63" s="7"/>
     </row>
-    <row r="64" spans="1:12" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:12" ht="0.75" customHeight="1">
       <c r="A64" s="5"/>
       <c r="B64" s="6"/>
       <c r="C64" s="7"/>
       <c r="E64" s="5"/>
       <c r="F64" s="6"/>
       <c r="G64" s="7"/>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:2">
       <c r="A65" s="12"/>
       <c r="B65" s="11" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:2">
       <c r="B66" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:2">
       <c r="B70" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MQl4phCa2o9u7S8dsvCj7QWQmFVzO3+QVPAArxo7NQPQON4gVZuOFQBdMCMHsNppno+VnDEUGt47ssVaQlb0EA==" saltValue="zohw8jlB/DHnux6wio7Kqg==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
   <mergeCells count="84">
-    <mergeCell ref="C46:K46"/>
-[...4 lines deleted...]
-    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C40:E40"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="F42:G42"/>
-    <mergeCell ref="I42:J42"/>
-    <mergeCell ref="C39:E39"/>
     <mergeCell ref="A6:K7"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I31:J31"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="H30:J30"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="F15:G15"/>
-    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="E28:F28"/>
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="I41:J41"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="H16:I16"/>
-    <mergeCell ref="E28:F28"/>
-[...3 lines deleted...]
-    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="A18:K18"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="E59:G59"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="A47:B48"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="G36:H36"/>
+    <mergeCell ref="C46:K46"/>
+    <mergeCell ref="C47:K47"/>
+    <mergeCell ref="C48:K48"/>
+    <mergeCell ref="C44:D44"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="C10:E10"/>
-    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E23:F23"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J20" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>"Local Delivery, International Shipment, "</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J16" xr:uid="{00000000-0002-0000-0600-000002000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K30" xr:uid="{00000000-0002-0000-0600-000003000000}">
       <formula1>"Yes, No, "</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="D20:E20" xr:uid="{00000000-0002-0000-0600-000004000000}">
       <formula1>"Move-in, HKCOLO Storage"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J7"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="2.5546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="8.77734375" customWidth="1"/>
+    <col min="1" max="1" width="2.54296875" customWidth="1"/>
+    <col min="2" max="2" width="14.81640625" customWidth="1"/>
+    <col min="3" max="3" width="8.81640625" customWidth="1"/>
+    <col min="4" max="4" width="4.7265625" customWidth="1"/>
+    <col min="5" max="5" width="14.54296875" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
-    <col min="9" max="10" width="8.77734375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="38"/>
+    <col min="9" max="10" width="8.81640625" customWidth="1"/>
+    <col min="11" max="11" width="12.7265625" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1"/>
+    <row r="3" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="86"/>
       <c r="C8" s="86"/>
       <c r="D8" s="86"/>
     </row>
-    <row r="9" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:11" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="16" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="13.75" customHeight="1">
       <c r="C16" s="15"/>
       <c r="H16" s="61" t="s">
         <v>53</v>
       </c>
       <c r="I16" s="61"/>
       <c r="J16" s="79" t="s">
         <v>54</v>
       </c>
       <c r="K16" s="79"/>
     </row>
-    <row r="18" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="14">
       <c r="A18" s="77" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
       <c r="H18" s="77"/>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
       <c r="K18" s="77"/>
     </row>
-    <row r="19" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="6.75" customHeight="1">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
     </row>
-    <row r="20" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="14.5" customHeight="1">
       <c r="A20" s="20"/>
       <c r="B20" s="64" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="64"/>
       <c r="D20" s="64"/>
       <c r="E20" s="64"/>
       <c r="F20" s="64"/>
       <c r="G20" s="64"/>
       <c r="H20" s="64"/>
       <c r="I20" s="64"/>
       <c r="J20" s="64"/>
       <c r="K20" s="64"/>
     </row>
-    <row r="21" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="22" spans="1:11" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="22" spans="1:11" ht="25.5">
       <c r="B22" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="85"/>
       <c r="D22" s="85" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="85"/>
       <c r="F22" s="18" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="76"/>
       <c r="I22" s="85" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J22" s="85"/>
       <c r="K22" s="18" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="25.5" customHeight="1">
       <c r="A23" s="38"/>
       <c r="B23" s="78"/>
       <c r="C23" s="78"/>
       <c r="D23" s="78"/>
       <c r="E23" s="78"/>
       <c r="F23" s="49"/>
       <c r="G23" s="78"/>
       <c r="H23" s="78"/>
       <c r="I23" s="78"/>
       <c r="J23" s="78"/>
       <c r="K23" s="49"/>
     </row>
-    <row r="24" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="25.5" customHeight="1">
       <c r="A24" s="38"/>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="49"/>
       <c r="G24" s="78"/>
       <c r="H24" s="78"/>
       <c r="I24" s="78"/>
       <c r="J24" s="78"/>
       <c r="K24" s="49"/>
     </row>
-    <row r="25" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="25.5" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="49"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="49"/>
     </row>
-    <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="25.5" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="78"/>
       <c r="C26" s="78"/>
       <c r="D26" s="78"/>
       <c r="E26" s="78"/>
       <c r="F26" s="49"/>
       <c r="G26" s="78"/>
       <c r="H26" s="78"/>
       <c r="I26" s="78"/>
       <c r="J26" s="78"/>
       <c r="K26" s="49"/>
     </row>
-    <row r="27" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="7.5" customHeight="1">
       <c r="A27" s="38"/>
       <c r="B27" s="38"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
     </row>
-    <row r="28" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="14.5" customHeight="1">
       <c r="B28" s="64" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="64"/>
       <c r="D28" s="64"/>
       <c r="E28" s="64"/>
       <c r="F28" s="64"/>
       <c r="G28" s="64"/>
       <c r="H28" s="64"/>
       <c r="I28" s="64"/>
       <c r="J28" s="64"/>
       <c r="K28" s="64"/>
     </row>
-    <row r="29" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="6" customHeight="1">
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
     </row>
-    <row r="30" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="24.75" customHeight="1">
       <c r="B30" s="41" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C30" s="85" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D30" s="85"/>
       <c r="E30" s="85"/>
       <c r="F30" s="85"/>
       <c r="G30" s="85"/>
       <c r="H30" s="85"/>
       <c r="I30" s="85" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="J30" s="85"/>
       <c r="K30" s="85"/>
     </row>
-    <row r="31" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="24.75" customHeight="1">
       <c r="A31" s="38"/>
       <c r="B31" s="49"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
     </row>
-    <row r="32" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="24.75" customHeight="1">
       <c r="A32" s="38"/>
       <c r="B32" s="49"/>
       <c r="C32" s="78"/>
       <c r="D32" s="78"/>
       <c r="E32" s="78"/>
       <c r="F32" s="78"/>
       <c r="G32" s="78"/>
       <c r="H32" s="78"/>
       <c r="I32" s="78"/>
       <c r="J32" s="78"/>
       <c r="K32" s="78"/>
     </row>
-    <row r="33" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="24.75" customHeight="1">
       <c r="A33" s="38"/>
       <c r="B33" s="49"/>
       <c r="C33" s="78"/>
       <c r="D33" s="78"/>
       <c r="E33" s="78"/>
       <c r="F33" s="78"/>
       <c r="G33" s="78"/>
       <c r="H33" s="78"/>
       <c r="I33" s="78"/>
       <c r="J33" s="78"/>
       <c r="K33" s="78"/>
     </row>
-    <row r="34" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="24.75" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="49"/>
       <c r="C34" s="78"/>
       <c r="D34" s="78"/>
       <c r="E34" s="78"/>
       <c r="F34" s="78"/>
       <c r="G34" s="78"/>
       <c r="H34" s="78"/>
       <c r="I34" s="78"/>
       <c r="J34" s="78"/>
       <c r="K34" s="78"/>
     </row>
-    <row r="35" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="14.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="38"/>
       <c r="C35" s="38"/>
       <c r="D35" s="38"/>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="13">
       <c r="A36" s="74" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B36" s="74"/>
       <c r="C36" s="128"/>
       <c r="D36" s="128"/>
       <c r="E36" s="128"/>
     </row>
-    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="12.75" customHeight="1">
       <c r="A37" s="74" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B37" s="74"/>
       <c r="C37" s="127"/>
       <c r="D37" s="127"/>
       <c r="E37" s="127"/>
     </row>
-    <row r="38" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="14.5" customHeight="1"/>
+    <row r="39" spans="1:11" ht="13">
       <c r="A39" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="74"/>
       <c r="C39" s="87"/>
       <c r="D39" s="87"/>
       <c r="E39" s="87"/>
       <c r="F39" s="87"/>
       <c r="G39" s="87"/>
       <c r="H39" s="87"/>
       <c r="I39" s="87"/>
       <c r="J39" s="87"/>
       <c r="K39" s="87"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11">
       <c r="A40" s="73"/>
       <c r="B40" s="73"/>
       <c r="C40" s="79"/>
       <c r="D40" s="79"/>
       <c r="E40" s="79"/>
       <c r="F40" s="79"/>
       <c r="G40" s="79"/>
       <c r="H40" s="79"/>
       <c r="I40" s="79"/>
       <c r="J40" s="79"/>
       <c r="K40" s="79"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11">
       <c r="A41" s="73"/>
       <c r="B41" s="73"/>
       <c r="C41" s="79"/>
       <c r="D41" s="79"/>
       <c r="E41" s="79"/>
       <c r="F41" s="79"/>
       <c r="G41" s="79"/>
       <c r="H41" s="79"/>
       <c r="I41" s="79"/>
       <c r="J41" s="79"/>
       <c r="K41" s="79"/>
     </row>
-    <row r="42" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="5.25" customHeight="1">
       <c r="A42" s="43"/>
       <c r="B42" s="38"/>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="35"/>
       <c r="H42" s="35"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="35"/>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="13">
       <c r="A43" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="4.05" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="4" customHeight="1"/>
+    <row r="45" spans="1:11" ht="13">
       <c r="A45" s="2"/>
       <c r="B45" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11">
       <c r="B46" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11">
       <c r="B47" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11">
       <c r="B48" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11">
       <c r="B49" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11">
       <c r="A50" s="38"/>
       <c r="B50" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C50" s="14"/>
       <c r="D50" s="14"/>
       <c r="E50" s="14"/>
       <c r="F50" s="14"/>
       <c r="G50" s="14"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
     </row>
-    <row r="51" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" s="35" customFormat="1"/>
+    <row r="52" spans="1:11">
       <c r="A52" s="80" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="81"/>
       <c r="C52" s="82"/>
       <c r="E52" s="80" t="s">
         <v>70</v>
       </c>
       <c r="F52" s="81"/>
       <c r="G52" s="82"/>
       <c r="I52" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J52" s="8"/>
       <c r="K52" s="9"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="37"/>
       <c r="B53" s="38"/>
       <c r="C53" s="39"/>
       <c r="E53" s="3"/>
       <c r="G53" s="4"/>
       <c r="I53" s="3"/>
       <c r="K53" s="4"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11">
       <c r="A54" s="37"/>
       <c r="B54" s="38"/>
       <c r="C54" s="39"/>
       <c r="E54" s="3"/>
       <c r="G54" s="4"/>
       <c r="I54" s="3"/>
       <c r="K54" s="4"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11">
       <c r="A55" s="37"/>
       <c r="B55" s="38"/>
       <c r="C55" s="39"/>
       <c r="E55" s="3"/>
       <c r="G55" s="4"/>
       <c r="I55" s="3"/>
       <c r="K55" s="4"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11">
       <c r="A56" s="37"/>
       <c r="B56" s="38"/>
       <c r="C56" s="39"/>
       <c r="E56" s="3"/>
       <c r="G56" s="4"/>
       <c r="I56" s="3"/>
       <c r="K56" s="4"/>
     </row>
-    <row r="57" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" ht="0.75" customHeight="1">
       <c r="A57" s="5"/>
       <c r="B57" s="6"/>
       <c r="C57" s="7"/>
       <c r="E57" s="5"/>
       <c r="F57" s="6"/>
       <c r="G57" s="7"/>
       <c r="I57" s="5"/>
       <c r="J57" s="6"/>
       <c r="K57" s="7"/>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11">
       <c r="A58" s="12"/>
       <c r="B58" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11">
       <c r="B59" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11">
       <c r="B63" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jLCrjIRgIkV2KHfvWGe92x9BMNE58JjXK0yjUhFH18Lzp0KD4xs/VgHLUJRiaMrZwCjyaFmrapBTjlmJOPSHwA==" saltValue="7xo3iups+maAkuV+5SogBQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <dataConsolidate/>
   <mergeCells count="64">
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C36:E36"/>
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="C32:H32"/>
     <mergeCell ref="C33:H33"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="B20:K20"/>
     <mergeCell ref="B28:K28"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="I34:K34"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
@@ -6130,709 +6098,708 @@
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>"Yes, No, "</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="J16:K16" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDOC-000490[CCC]-v2.2.0</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:J7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
-    <col min="3" max="3" width="8.21875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="38"/>
+    <col min="3" max="3" width="8.1796875" customWidth="1"/>
+    <col min="4" max="4" width="4.54296875" customWidth="1"/>
+    <col min="5" max="5" width="14.26953125" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="7" width="7.1796875" customWidth="1"/>
+    <col min="8" max="8" width="11.54296875" customWidth="1"/>
+    <col min="9" max="9" width="7.81640625" customWidth="1"/>
+    <col min="10" max="10" width="10.54296875" customWidth="1"/>
+    <col min="11" max="11" width="10.81640625" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1"/>
+    <row r="2" spans="1:11" ht="15" customHeight="1"/>
+    <row r="3" spans="1:11" ht="6.75" customHeight="1"/>
+    <row r="4" spans="1:11" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J4" s="1"/>
       <c r="K4" s="40"/>
     </row>
-    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="67"/>
     </row>
-    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="68"/>
       <c r="B7" s="69"/>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="70"/>
     </row>
-    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="64"/>
       <c r="C8" s="64"/>
       <c r="D8" s="64"/>
     </row>
-    <row r="9" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="4.5" customHeight="1"/>
+    <row r="10" spans="1:11" ht="13.75" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
     </row>
-    <row r="11" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="13.75" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="13.75" customHeight="1">
       <c r="A12" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="15" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
-      <c r="I12" s="15" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I12" s="15"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.75" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
     </row>
-    <row r="14" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="13.75" customHeight="1">
       <c r="A14" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="83"/>
       <c r="G14" s="83"/>
       <c r="H14" s="61" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="61"/>
       <c r="J14" s="88"/>
       <c r="K14" s="88"/>
     </row>
-    <row r="15" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="13.75" customHeight="1">
       <c r="C15" s="15"/>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="61" t="s">
         <v>41</v>
       </c>
       <c r="I15" s="61"/>
       <c r="J15" s="89"/>
       <c r="K15" s="89"/>
     </row>
-    <row r="17" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="14">
       <c r="A17" s="77" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="77"/>
       <c r="E17" s="77"/>
       <c r="F17" s="77"/>
       <c r="G17" s="77"/>
       <c r="H17" s="77"/>
       <c r="I17" s="77"/>
       <c r="J17" s="77"/>
       <c r="K17" s="77"/>
     </row>
-    <row r="18" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="8.25" customHeight="1">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
-    <row r="19" spans="1:11" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="14">
       <c r="A19" s="19"/>
       <c r="B19" s="74" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="58"/>
       <c r="E19" s="58"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
     </row>
-    <row r="20" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="8.25" customHeight="1">
       <c r="A20" s="19"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
     </row>
-    <row r="21" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="14.5" customHeight="1">
       <c r="A21" s="20"/>
       <c r="B21" s="64" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="64"/>
       <c r="D21" s="64"/>
       <c r="E21" s="64"/>
       <c r="F21" s="64"/>
       <c r="G21" s="64"/>
       <c r="H21" s="64"/>
       <c r="I21" s="64"/>
       <c r="J21" s="64"/>
       <c r="K21" s="64"/>
     </row>
-    <row r="22" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="23" spans="1:11" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="9" customHeight="1"/>
+    <row r="23" spans="1:11" ht="25.5">
       <c r="B23" s="85" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="85"/>
       <c r="D23" s="85" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="85"/>
       <c r="F23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="G23" s="75" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="H23" s="76"/>
       <c r="I23" s="75" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J23" s="76"/>
       <c r="K23" s="18" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="24.75" customHeight="1">
       <c r="A24" s="38"/>
       <c r="B24" s="78"/>
       <c r="C24" s="78"/>
       <c r="D24" s="78"/>
       <c r="E24" s="78"/>
       <c r="F24" s="49"/>
       <c r="G24" s="130"/>
       <c r="H24" s="131"/>
       <c r="I24" s="130"/>
       <c r="J24" s="131"/>
       <c r="K24" s="49"/>
     </row>
-    <row r="25" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="24.75" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="49"/>
       <c r="G25" s="130"/>
       <c r="H25" s="131"/>
       <c r="I25" s="130"/>
       <c r="J25" s="131"/>
       <c r="K25" s="49"/>
     </row>
-    <row r="26" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="24.75" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="78"/>
       <c r="C26" s="78"/>
       <c r="D26" s="78"/>
       <c r="E26" s="78"/>
       <c r="F26" s="49"/>
       <c r="G26" s="130"/>
       <c r="H26" s="131"/>
       <c r="I26" s="130"/>
       <c r="J26" s="131"/>
       <c r="K26" s="49"/>
     </row>
-    <row r="27" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="24.75" customHeight="1">
       <c r="A27" s="38"/>
       <c r="B27" s="78"/>
       <c r="C27" s="78"/>
       <c r="D27" s="78"/>
       <c r="E27" s="78"/>
       <c r="F27" s="49"/>
       <c r="G27" s="130"/>
       <c r="H27" s="131"/>
       <c r="I27" s="130"/>
       <c r="J27" s="131"/>
       <c r="K27" s="49"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15" customHeight="1">
       <c r="A28" s="38"/>
       <c r="B28" s="38"/>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
       <c r="E28" s="38"/>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
     </row>
-    <row r="29" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="14.5" customHeight="1">
       <c r="B29" s="126" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="126"/>
       <c r="D29" s="126"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
     </row>
-    <row r="30" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="25.5" customHeight="1">
       <c r="B30" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="85" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="85"/>
       <c r="E30" s="85"/>
       <c r="F30" s="112" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G30" s="85"/>
       <c r="H30" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="I30" s="112" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="J30" s="112"/>
       <c r="K30" s="41" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="24.75" customHeight="1">
       <c r="A31" s="38"/>
       <c r="B31" s="42"/>
-      <c r="C31" s="116"/>
-[...3 lines deleted...]
-      <c r="G31" s="116"/>
+      <c r="C31" s="119"/>
+      <c r="D31" s="119"/>
+      <c r="E31" s="119"/>
+      <c r="F31" s="119"/>
+      <c r="G31" s="119"/>
       <c r="H31" s="56"/>
       <c r="I31" s="114"/>
       <c r="J31" s="114"/>
       <c r="K31" s="56"/>
     </row>
-    <row r="32" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="24.75" customHeight="1">
       <c r="A32" s="38"/>
       <c r="B32" s="42"/>
-      <c r="C32" s="116"/>
-[...3 lines deleted...]
-      <c r="G32" s="116"/>
+      <c r="C32" s="119"/>
+      <c r="D32" s="119"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="119"/>
+      <c r="G32" s="119"/>
       <c r="H32" s="56"/>
       <c r="I32" s="132"/>
       <c r="J32" s="133"/>
       <c r="K32" s="56"/>
     </row>
-    <row r="33" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="24.75" customHeight="1">
       <c r="A33" s="38"/>
       <c r="B33" s="42"/>
-      <c r="C33" s="116"/>
-[...3 lines deleted...]
-      <c r="G33" s="116"/>
+      <c r="C33" s="119"/>
+      <c r="D33" s="119"/>
+      <c r="E33" s="119"/>
+      <c r="F33" s="119"/>
+      <c r="G33" s="119"/>
       <c r="H33" s="56"/>
       <c r="I33" s="132"/>
       <c r="J33" s="133"/>
       <c r="K33" s="56"/>
     </row>
-    <row r="34" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="24.75" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="42"/>
-      <c r="C34" s="116"/>
-[...3 lines deleted...]
-      <c r="G34" s="116"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="119"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
       <c r="H34" s="56"/>
       <c r="I34" s="132"/>
       <c r="J34" s="133"/>
       <c r="K34" s="56"/>
     </row>
-    <row r="35" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="24.75" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="42"/>
-      <c r="C35" s="116"/>
-[...3 lines deleted...]
-      <c r="G35" s="116"/>
+      <c r="C35" s="119"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
       <c r="H35" s="56"/>
       <c r="I35" s="132"/>
       <c r="J35" s="133"/>
       <c r="K35" s="56"/>
     </row>
-    <row r="36" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="8.25" customHeight="1">
       <c r="A36" s="38"/>
       <c r="B36" s="38"/>
       <c r="C36" s="38"/>
       <c r="D36" s="38"/>
       <c r="E36" s="38"/>
       <c r="F36" s="38"/>
       <c r="G36" s="38"/>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
     </row>
-    <row r="37" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="6.75" customHeight="1">
       <c r="A37" s="38"/>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="13">
       <c r="A38" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="74"/>
       <c r="C38" s="129"/>
       <c r="D38" s="129"/>
       <c r="E38" s="129"/>
       <c r="F38" s="129"/>
       <c r="G38" s="129"/>
       <c r="H38" s="129"/>
       <c r="I38" s="129"/>
       <c r="J38" s="129"/>
       <c r="K38" s="129"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="13">
       <c r="A39" s="73"/>
       <c r="B39" s="73"/>
       <c r="C39" s="129"/>
       <c r="D39" s="129"/>
       <c r="E39" s="129"/>
       <c r="F39" s="129"/>
       <c r="G39" s="129"/>
       <c r="H39" s="129"/>
       <c r="I39" s="129"/>
       <c r="J39" s="129"/>
       <c r="K39" s="129"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="13">
       <c r="A40" s="73"/>
       <c r="B40" s="73"/>
       <c r="C40" s="129"/>
       <c r="D40" s="129"/>
       <c r="E40" s="129"/>
       <c r="F40" s="129"/>
       <c r="G40" s="129"/>
       <c r="H40" s="129"/>
       <c r="I40" s="129"/>
       <c r="J40" s="129"/>
       <c r="K40" s="129"/>
     </row>
-    <row r="41" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="11.5" customHeight="1">
       <c r="A41" s="43"/>
       <c r="B41" s="38"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="35"/>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="13">
       <c r="A42" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="13">
       <c r="A44" s="2"/>
       <c r="B44" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11">
       <c r="B45" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11">
       <c r="B46" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11">
       <c r="B47" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11">
       <c r="B48" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11">
       <c r="A49" s="38"/>
       <c r="B49" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
     </row>
-    <row r="50" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" s="35" customFormat="1"/>
+    <row r="51" spans="1:11">
       <c r="A51" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="59"/>
       <c r="C51" s="59"/>
       <c r="E51" s="10" t="s">
         <v>70</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="9"/>
       <c r="I51" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J51" s="8"/>
       <c r="K51" s="9"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11">
       <c r="A52" s="37"/>
       <c r="B52" s="38"/>
       <c r="C52" s="39"/>
       <c r="E52" s="3"/>
       <c r="G52" s="4"/>
       <c r="I52" s="3"/>
       <c r="K52" s="4"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="37"/>
       <c r="B53" s="38"/>
       <c r="C53" s="39"/>
       <c r="E53" s="3"/>
       <c r="G53" s="4"/>
       <c r="I53" s="3"/>
       <c r="K53" s="4"/>
     </row>
-    <row r="54" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="0.75" customHeight="1">
       <c r="A54" s="37"/>
       <c r="B54" s="38"/>
       <c r="C54" s="39"/>
       <c r="E54" s="3"/>
       <c r="G54" s="4"/>
       <c r="I54" s="3"/>
       <c r="K54" s="4"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11">
       <c r="A55" s="37"/>
       <c r="B55" s="38"/>
       <c r="C55" s="39"/>
       <c r="E55" s="3"/>
       <c r="G55" s="4"/>
       <c r="I55" s="3"/>
       <c r="K55" s="4"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11">
       <c r="A56" s="5"/>
       <c r="B56" s="6"/>
       <c r="C56" s="7"/>
       <c r="E56" s="5"/>
       <c r="F56" s="6"/>
       <c r="G56" s="7"/>
       <c r="I56" s="5"/>
       <c r="J56" s="6"/>
       <c r="K56" s="7"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11">
       <c r="A57" s="12"/>
       <c r="B57" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11">
       <c r="B58" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11">
       <c r="B60" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="02cn/+rBAo5EAXx/SSu0oEbd7B5fAG4rgzz1R++HFTb/mGwH7ssvSjRZBP0cJDTLq6KO7coMP9D0ngCwdmf+fg==" saltValue="IXTC5OB8YluvyFPpiG+Wlg==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0"/>
   <mergeCells count="65">
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="I30:J30"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="C40:K40"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="I31:J31"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="I34:J34"/>